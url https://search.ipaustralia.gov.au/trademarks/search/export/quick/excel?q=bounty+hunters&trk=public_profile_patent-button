--- v2 (2026-08-30)
+++ v3 (2026-11-06)
@@ -137,133 +137,133 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="742857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>504761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="504761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>590476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="590476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>476190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="476190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -494,436 +494,436 @@
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>BOUNTY HUNTERS</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>9, 25, 35</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>David Neville Hinds; Lynette Elizabeth Hinds</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1762175</t>
+          <t>1769378</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>Bounty Hunter Brewing</t>
+          <t>MANAGE DAMAGE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Expired renewal possible</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>32, 40</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BOUNTY HUNTER BREWING COMPANY PTY LIMITED</t>
+          <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1767236</t>
+          <t>1862055</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>Zero cost for zero harm.</t>
+          <t>Risk Dollarisation</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35, 36</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1769378</t>
+          <t>1862064</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>MANAGE DAMAGE</t>
+          <t>Risk as a Currency</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>35, 36, 42</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1862055</t>
+          <t>1862399</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>Risk Dollarisation</t>
+          <t>Metric Driver</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>35, 36</t>
+          <t>35, 36, 42, 44</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1862064</t>
+          <t>1862401</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>Risk as a Currency</t>
+          <t>Risk Dollarization</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>35, 36, 42</t>
+          <t>35, 36, 42, 44</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1862399</t>
+          <t>1913874</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>Metric Driver</t>
+          <t>BOUNTY HUNTER</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>35, 36, 42, 44</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>Bounty Hunter Enterprises Pty Limited</t>
+          <t>Ogio International, Inc.</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1862401</t>
+          <t>1988896</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>Risk Dollarization</t>
+          <t>SLUTTY TEENAGE BOUNTY HUNTERS</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>35, 36, 42, 44</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>Bounty Hunter Enterprises Pty Limited</t>
+          <t>Netflix Studios, LLC</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1913874</t>
+          <t>2154649</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BOUNTY HUNTER</t>
+          <t>Safe Cracker Bounty Hunter</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Ogio International, Inc.</t>
+          <t>HITEK GAMING PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1988896</t>
+          <t>2459651</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>SLUTTY TEENAGE BOUNTY HUNTERS</t>
+          <t>DOG THE BOUNTY HUNTER</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>38</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>Netflix Studios, LLC</t>
+          <t>A&amp;E Television Networks, LLC</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2154649</t>
+          <t>1040641</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Safe Cracker Bounty Hunter</t>
+          <t>BOUNTY HUNTER BUNNY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>9, 16</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>HITEK GAMING PTY LTD</t>
+          <t>Mark Sonntag</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2459651</t>
+          <t>1129815</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOG THE BOUNTY HUNTER</t>
+          <t>Job Bounty Hunter</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Registered/protected</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>A&amp;E Television Networks, LLC</t>
+          <t>Flat Rate Recruitment Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1040641</t>
+          <t>1643428</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BOUNTY HUNTER BUNNY</t>
+          <t>Bounty Hunter Lures</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>9, 16</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Mark Sonntag</t>
+          <t>Beverley Jolley</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1129815</t>
+          <t>1762175</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Job Bounty Hunter</t>
+          <t>Bounty Hunter Brewing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>32, 40</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>Flat Rate Recruitment Pty Ltd</t>
+          <t>BOUNTY HUNTER BREWING COMPANY PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1643428</t>
+          <t>1767236</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Bounty Hunter Lures</t>
+          <t>Zero cost for zero harm.</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>Beverley Jolley</t>
+          <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>339360</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>BOUNTY HUNTER</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">