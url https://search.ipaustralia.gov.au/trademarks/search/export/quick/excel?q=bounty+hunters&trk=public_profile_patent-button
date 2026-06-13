--- v0 (2026-04-03)
+++ v1 (2026-06-13)
@@ -505,107 +505,107 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>9, 25, 35</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>David Neville Hinds; Lynette Elizabeth Hinds</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1762175</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Brewing</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>32, 40</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>BOUNTY HUNTER BREWING COMPANY PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1767236</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Zero cost for zero harm.</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1769378</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>MANAGE DAMAGE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1862055</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Risk Dollarisation</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">