--- v1 (2026-06-13)
+++ v2 (2026-08-30)
@@ -589,135 +589,135 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1862055</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Risk Dollarisation</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>35, 36</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1862064</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Risk as a Currency</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>35, 36, 42</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>1862399</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Metric Driver</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>35, 36, 42, 44</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>1862401</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Risk Dollarization</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>35, 36, 42, 44</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Bounty Hunter Enterprises Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>1913874</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>BOUNTY HUNTER</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">