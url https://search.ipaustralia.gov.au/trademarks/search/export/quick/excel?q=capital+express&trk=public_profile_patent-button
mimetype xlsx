--- v0 (2026-04-03)
+++ v1 (2026-10-24)
@@ -170,51 +170,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1801216</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Capital Express</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Capital Express Group Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>921561</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>CAPITAL EXPRESS</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">