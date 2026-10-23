--- v0 (2026-06-15)
+++ v1 (2026-10-23)
@@ -220,145 +220,145 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>1266666</xdr:rowOff>
+      <xdr:rowOff>476190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="476190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1266666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>476190</xdr:rowOff>
+      <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="476190"/>
+          <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>800000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -758,225 +758,225 @@
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>JRJT Enterprises PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>2606731</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>COS BIOCANE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Complete Office Supplies Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" customHeight="1" ht="140.0">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>2608614</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>HUSHIE</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Complete Office Supplies Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" customHeight="1" ht="140.0">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>2630147</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>AEGIRA</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>9, 10, 21</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>Complete Office Supplies Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" customHeight="1" ht="140.0">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>2634063</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>HUSHIE</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>Complete Office Supplies Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" customHeight="1" ht="140.0">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>2633805</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D13" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>Complete Office Supplies Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" customHeight="1" ht="140.0">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>2633806</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>LITTLE LION</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination - Deferred</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>Complete Office Supplies Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" customHeight="1" ht="140.0">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>2633808</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>LITTLE LION</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
-[...111 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>3, 5</t>
-        </is>
-[...26 lines deleted...]
-          <t>9</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Complete Office Supplies Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>700420</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>'COS</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>