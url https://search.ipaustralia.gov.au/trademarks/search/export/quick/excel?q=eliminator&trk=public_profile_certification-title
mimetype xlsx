--- v0 (2026-04-25)
+++ v1 (2026-10-30)
@@ -517,541 +517,541 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="215299"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1142857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1142857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>285714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="285714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>1019047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1019047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>1019047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1019047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>466666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="466666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>864000</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="864000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>1123809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>1257142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1257142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F92"/>
+  <dimension ref="A2:F93"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>89</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -1085,51 +1085,51 @@
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Autoflite Engineering Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>535206</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Globeride, Inc</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>632104</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
@@ -1169,51 +1169,51 @@
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>3, 5</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Maple Mountain Group, Inc.</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1181268</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR ELIMINATE THE COMPETITION</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Martin McDonald</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1267085</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
@@ -1449,51 +1449,51 @@
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Martin Antony McDonald</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>1805934</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>PLUS ELIMINATOR</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>KAO KABUSHIKI KAISHA (also trading as Kao Corporation)</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>1815017</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
@@ -1505,163 +1505,163 @@
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Martin Antony McDonald</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>1874227</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>E32 HAIR ELIMINATOR</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>8, 10</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Permanence Group Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1874230</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>E32 Hair Eliminator</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>8, 10</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Permanence Group Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1879971</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>E ELIMINATOR</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Martin Antony McDonald</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1883021</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Martin Antony McDonald</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>1889106</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>1, 9, 41</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Rusoh, Inc.</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1903035</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
@@ -1683,51 +1683,51 @@
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>1937775</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Bell Sports, Inc.</t>
+          <t>Bell Sports LLC</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1983347</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>EFM H2S Eliminator</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
@@ -1914,1635 +1914,1663 @@
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>YATES ELIMINATOR</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>DuluxGroup (Australia) Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
+          <t>2702041</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>FUR BUMP ELIMINATOR SCRUB</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>FUR, LLC</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
           <t>247095</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>THE ELIMINATOR</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F36" s="1" t="inlineStr">
+      <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Colgate-Palmolive Properties Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="37" customHeight="1" ht="140.0">
-      <c r="A37" s="1" t="inlineStr">
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
         <is>
           <t>341596</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="F37" s="1" t="inlineStr">
+      <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Vacumet Corp.</t>
         </is>
       </c>
     </row>
-    <row r="38" customHeight="1" ht="140.0">
-      <c r="A38" s="1" t="inlineStr">
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
         <is>
           <t>391543</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F38" s="1" t="inlineStr">
+      <c r="F39" s="1" t="inlineStr">
         <is>
           <t>C.S.A. Alloy Wheels Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="39" customHeight="1" ht="140.0">
-      <c r="A39" s="1" t="inlineStr">
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
         <is>
           <t>485683</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>JANKE ELIMINATOR</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F39" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Prime Grain Pty Limited; Limthono Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="40" customHeight="1" ht="140.0">
-      <c r="A40" s="1" t="inlineStr">
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
         <is>
           <t>509530</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F40" s="1" t="inlineStr">
+      <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Eliminator Custom Boats, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="41" customHeight="1" ht="140.0">
-      <c r="A41" s="1" t="inlineStr">
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
         <is>
           <t>577420</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR TS-7</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F41" s="1" t="inlineStr">
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Toy Biz, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="42" customHeight="1" ht="140.0">
-      <c r="A42" s="1" t="inlineStr">
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
         <is>
           <t>654038</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>"GOE"
 GREASE &amp; ODOUR ELIMINATOR</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F42" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Albert Michael Fong</t>
         </is>
       </c>
     </row>
-    <row r="43" customHeight="1" ht="140.0">
-      <c r="A43" s="1" t="inlineStr">
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
         <is>
           <t>714353</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>CHEM-DRY STAIN ELIMINATOR</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F43" s="1" t="inlineStr">
+      <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Harris Research, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="44" customHeight="1" ht="140.0">
-      <c r="A44" s="1" t="inlineStr">
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
         <is>
           <t>783570</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>35, 37</t>
         </is>
       </c>
-      <c r="F44" s="1" t="inlineStr">
+      <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Eliminator Custom Boats, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="45" customHeight="1" ht="140.0">
-      <c r="A45" s="1" t="inlineStr">
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
         <is>
           <t>827748</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F45" s="1" t="inlineStr">
+      <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Virbac (Australia) Pty. Limited</t>
         </is>
       </c>
     </row>
-    <row r="46" customHeight="1" ht="140.0">
-      <c r="A46" s="1" t="inlineStr">
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
         <is>
           <t>841857</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
+      <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Flexible Steel Lacing Company</t>
         </is>
       </c>
     </row>
-    <row r="47" customHeight="1" ht="140.0">
-      <c r="A47" s="1" t="inlineStr">
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
         <is>
           <t>852741</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>THE ELIMINATOR</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Hills Industries Limited</t>
         </is>
       </c>
     </row>
-    <row r="48" customHeight="1" ht="140.0">
-      <c r="A48" s="1" t="inlineStr">
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
         <is>
           <t>1019831</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>G THE TERMITE NEST ELIMINATOR</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
+      <c r="F49" s="1" t="inlineStr">
         <is>
           <t>J &amp; A Furnell Nominees Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="49" customHeight="1" ht="140.0">
-      <c r="A49" s="1" t="inlineStr">
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
         <is>
           <t>1132357</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F49" s="1" t="inlineStr">
+      <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Jonathan Henry du Rand</t>
         </is>
       </c>
     </row>
-    <row r="50" customHeight="1" ht="140.0">
-      <c r="A50" s="1" t="inlineStr">
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
         <is>
           <t>1430898</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR WIPERS</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
+      <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Keilor Court Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="51" customHeight="1" ht="140.0">
-      <c r="A51" s="1" t="inlineStr">
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
         <is>
           <t>1468573</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>THINZ FAT ELIMINATOR</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
+      <c r="F52" s="1" t="inlineStr">
         <is>
           <t>INTERTRADING (NOMINEES) PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="52" customHeight="1" ht="140.0">
-      <c r="A52" s="1" t="inlineStr">
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
         <is>
           <t>1622352</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>E16+ HAIR ELIMINATOR</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>9, 10</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
+      <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Permanence Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="53" customHeight="1" ht="140.0">
-      <c r="A53" s="1" t="inlineStr">
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
         <is>
           <t>1709081</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>BROWN TAHITIAN PEARL BRASSY RED ELIMINATOR</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
+      <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Celeb LLC</t>
-        </is>
-[...25 lines deleted...]
-          <t/>
         </is>
       </c>
     </row>
     <row r="55" customHeight="1" ht="140.0">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>280631</t>
+          <t>85569</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="56" customHeight="1" ht="140.0">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>281328</t>
+          <t>280631</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="57" customHeight="1" ht="140.0">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>292138</t>
+          <t>281328</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="58" customHeight="1" ht="140.0">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>297537</t>
+          <t>292138</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>ELIMINATOR-HUSTLER</t>
+          <t>ELIMINATOR</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="59" customHeight="1" ht="140.0">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>322743</t>
+          <t>297537</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>ELIMINATOR</t>
+          <t>ELIMINATOR-HUSTLER</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="60" customHeight="1" ht="140.0">
       <c r="A60" s="1" t="inlineStr">
         <is>
+          <t>322743</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>ELIMINATOR</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
           <t>386050</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F60" s="1" t="inlineStr">
+      <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Sega Enterprises, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="61" customHeight="1" ht="140.0">
-      <c r="A61" s="1" t="inlineStr">
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
         <is>
           <t>392241</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Competitive Marine Pty Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="62" customHeight="1" ht="140.0">
-      <c r="A62" s="1" t="inlineStr">
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
         <is>
           <t>401859</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F62" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Roadmaster Cycle Industries Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="63" customHeight="1" ht="140.0">
-      <c r="A63" s="1" t="inlineStr">
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
         <is>
           <t>431817</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F63" s="1" t="inlineStr">
+      <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Patricia Klein</t>
         </is>
       </c>
     </row>
-    <row r="64" customHeight="1" ht="140.0">
-      <c r="A64" s="1" t="inlineStr">
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
         <is>
           <t>440805</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>BEC
 BATTERY ELIMINATOR CIRCUITRY</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F64" s="1" t="inlineStr">
+      <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Asahi Tsusho, K.K.</t>
         </is>
       </c>
     </row>
-    <row r="65" customHeight="1" ht="140.0">
-      <c r="A65" s="1" t="inlineStr">
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
         <is>
           <t>440806</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>BEC
 BATTERY ELIMINATOR CIRCUITRY</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F65" s="1" t="inlineStr">
+      <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Asahi Tsusho, K.K.</t>
         </is>
       </c>
     </row>
-    <row r="66" customHeight="1" ht="140.0">
-      <c r="A66" s="1" t="inlineStr">
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
         <is>
           <t>451844</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>STREET ELIMINATOR</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F66" s="1" t="inlineStr">
+      <c r="F67" s="1" t="inlineStr">
         <is>
           <t>E.T. Performance Products Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="67" customHeight="1" ht="140.0">
-      <c r="A67" s="1" t="inlineStr">
+    <row r="68" customHeight="1" ht="140.0">
+      <c r="A68" s="1" t="inlineStr">
         <is>
           <t>513444</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F67" s="1" t="inlineStr">
+      <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Heating Systems Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="68" customHeight="1" ht="140.0">
-      <c r="A68" s="1" t="inlineStr">
+    <row r="69" customHeight="1" ht="140.0">
+      <c r="A69" s="1" t="inlineStr">
         <is>
           <t>548109</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
-      <c r="F68" s="1" t="inlineStr">
+      <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Woodroffe Metal Products</t>
         </is>
       </c>
     </row>
-    <row r="69" customHeight="1" ht="140.0">
-      <c r="A69" s="1" t="inlineStr">
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
         <is>
           <t>605430</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>STEALTH-ELIMINATOR</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F69" s="1" t="inlineStr">
+      <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Hamish Anderson</t>
         </is>
       </c>
     </row>
-    <row r="70" customHeight="1" ht="140.0">
-      <c r="A70" s="1" t="inlineStr">
+    <row r="71" customHeight="1" ht="140.0">
+      <c r="A71" s="1" t="inlineStr">
         <is>
           <t>642123</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F70" s="1" t="inlineStr">
+      <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Kawasaki Motors Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="71" customHeight="1" ht="140.0">
-      <c r="A71" s="1" t="inlineStr">
+    <row r="72" customHeight="1" ht="140.0">
+      <c r="A72" s="1" t="inlineStr">
         <is>
           <t>677745</t>
         </is>
       </c>
-      <c r="C71" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>MORTGAGE ELIMINATOR</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F71" s="1" t="inlineStr">
+      <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Mortgage Link Securities Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="72" customHeight="1" ht="140.0">
-      <c r="A72" s="1" t="inlineStr">
+    <row r="73" customHeight="1" ht="140.0">
+      <c r="A73" s="1" t="inlineStr">
         <is>
           <t>744346</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F72" s="1" t="inlineStr">
+      <c r="F73" s="1" t="inlineStr">
         <is>
           <t>USF Limited</t>
         </is>
       </c>
     </row>
-    <row r="73" customHeight="1" ht="140.0">
-      <c r="A73" s="1" t="inlineStr">
+    <row r="74" customHeight="1" ht="140.0">
+      <c r="A74" s="1" t="inlineStr">
         <is>
           <t>796579</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F73" s="1" t="inlineStr">
+      <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Artfern Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="74" customHeight="1" ht="140.0">
-      <c r="A74" s="1" t="inlineStr">
+    <row r="75" customHeight="1" ht="140.0">
+      <c r="A75" s="1" t="inlineStr">
         <is>
           <t>813131</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>QUAD ELIMINATOR</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>9, 41</t>
         </is>
       </c>
-      <c r="F74" s="1" t="inlineStr">
+      <c r="F75" s="1" t="inlineStr">
         <is>
           <t>The Event Shop Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="75" customHeight="1" ht="140.0">
-      <c r="A75" s="1" t="inlineStr">
+    <row r="76" customHeight="1" ht="140.0">
+      <c r="A76" s="1" t="inlineStr">
         <is>
           <t>897441</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>ODOUR - ELIMINATOR INSOLE</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="F75" s="1" t="inlineStr">
+      <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Moroday Investments Pty. Ltd</t>
         </is>
       </c>
     </row>
-    <row r="76" customHeight="1" ht="140.0">
-      <c r="A76" s="1" t="inlineStr">
+    <row r="77" customHeight="1" ht="140.0">
+      <c r="A77" s="1" t="inlineStr">
         <is>
           <t>922055</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>GERM ELIMINATOR</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="F76" s="1" t="inlineStr">
+      <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Longevity Network Inc.</t>
         </is>
       </c>
     </row>
-    <row r="77" customHeight="1" ht="140.0">
-      <c r="A77" s="1" t="inlineStr">
+    <row r="78" customHeight="1" ht="140.0">
+      <c r="A78" s="1" t="inlineStr">
         <is>
           <t>953941</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>ELIMINATOR</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="F77" s="1" t="inlineStr">
+      <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Hills Industries Ltd</t>
         </is>
       </c>
     </row>
-    <row r="78" customHeight="1" ht="140.0">
-      <c r="A78" s="1" t="inlineStr">
+    <row r="79" customHeight="1" ht="140.0">
+      <c r="A79" s="1" t="inlineStr">
         <is>
           <t>982762</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>GERM ELIMINATOR</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="F78" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Longevity Network Inc.</t>
         </is>
       </c>
     </row>
-    <row r="79" customHeight="1" ht="140.0">
-      <c r="A79" s="1" t="inlineStr">
+    <row r="80" customHeight="1" ht="140.0">
+      <c r="A80" s="1" t="inlineStr">
         <is>
           <t>1045541</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>MONEY CORP. WEALTH CREATORS MORTGAGE ELIMINATORS</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F79" s="1" t="inlineStr">
+      <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Money Corp. Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="80" customHeight="1" ht="140.0">
-      <c r="A80" s="1" t="inlineStr">
+    <row r="81" customHeight="1" ht="140.0">
+      <c r="A81" s="1" t="inlineStr">
         <is>
           <t>1084976</t>
         </is>
       </c>
-      <c r="C80" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>BUG ELIMINATOR</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F80" s="1" t="inlineStr">
+      <c r="F81" s="1" t="inlineStr">
         <is>
           <t>The Kelly Company Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="81" customHeight="1" ht="140.0">
-      <c r="A81" s="1" t="inlineStr">
+    <row r="82" customHeight="1" ht="140.0">
+      <c r="A82" s="1" t="inlineStr">
         <is>
           <t>1111964</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Debt Eliminator</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>36, 41</t>
         </is>
       </c>
-      <c r="F81" s="1" t="inlineStr">
+      <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Stuart Scott</t>
         </is>
       </c>
     </row>
-    <row r="82" customHeight="1" ht="140.0">
-      <c r="A82" s="1" t="inlineStr">
+    <row r="83" customHeight="1" ht="140.0">
+      <c r="A83" s="1" t="inlineStr">
         <is>
           <t>1311467</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Termite Eliminator</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F82" s="1" t="inlineStr">
+      <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Clark Mining Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="83" customHeight="1" ht="140.0">
-      <c r="A83" s="1" t="inlineStr">
+    <row r="84" customHeight="1" ht="140.0">
+      <c r="A84" s="1" t="inlineStr">
         <is>
           <t>1385763</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>The Eliminator</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F83" s="1" t="inlineStr">
+      <c r="F84" s="1" t="inlineStr">
         <is>
           <t>Paranosotros Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="84" customHeight="1" ht="140.0">
-      <c r="A84" s="1" t="inlineStr">
+    <row r="85" customHeight="1" ht="140.0">
+      <c r="A85" s="1" t="inlineStr">
         <is>
           <t>1402430</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
+      <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Termite Eliminator</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F84" s="1" t="inlineStr">
+      <c r="F85" s="1" t="inlineStr">
         <is>
           <t>Clark Mining Pty Limited Australia</t>
         </is>
       </c>
     </row>
-    <row r="85" customHeight="1" ht="140.0">
-      <c r="A85" s="1" t="inlineStr">
+    <row r="86" customHeight="1" ht="140.0">
+      <c r="A86" s="1" t="inlineStr">
         <is>
           <t>1445473</t>
         </is>
       </c>
-      <c r="C85" s="1" t="inlineStr">
+      <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Eliminator</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F85" s="1" t="inlineStr">
+      <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Philip McQuoid</t>
         </is>
       </c>
     </row>
-    <row r="86" customHeight="1" ht="140.0">
-      <c r="A86" s="1" t="inlineStr">
+    <row r="87" customHeight="1" ht="140.0">
+      <c r="A87" s="1" t="inlineStr">
         <is>
           <t>1526689</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C87" s="1" t="inlineStr">
         <is>
           <t>The Rotator Strongyle Eliminator BZMR</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F86" s="1" t="inlineStr">
+      <c r="F87" s="1" t="inlineStr">
         <is>
           <t>John Leofric Barns</t>
         </is>
       </c>
     </row>
-    <row r="87" customHeight="1" ht="140.0">
-      <c r="A87" s="1" t="inlineStr">
+    <row r="88" customHeight="1" ht="140.0">
+      <c r="A88" s="1" t="inlineStr">
         <is>
           <t>1618150</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>E16 HAIR ELIMINATOR</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>9, 10</t>
         </is>
       </c>
-      <c r="F87" s="1" t="inlineStr">
+      <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Permanence Group Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="88" customHeight="1" ht="140.0">
-      <c r="A88" s="1" t="inlineStr">
+    <row r="89" customHeight="1" ht="140.0">
+      <c r="A89" s="1" t="inlineStr">
         <is>
           <t>1655523</t>
         </is>
       </c>
-      <c r="C88" s="1" t="inlineStr">
+      <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Secondary Air Eliminator</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F88" s="1" t="inlineStr">
+      <c r="F89" s="1" t="inlineStr">
         <is>
           <t>ASSOCIATED GLOBAL PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="89" customHeight="1" ht="140.0">
-      <c r="A89" s="1" t="inlineStr">
+    <row r="90" customHeight="1" ht="140.0">
+      <c r="A90" s="1" t="inlineStr">
         <is>
           <t>1695701</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Vapour Odour Eliminator</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F89" s="1" t="inlineStr">
+      <c r="F90" s="1" t="inlineStr">
         <is>
           <t>WHEELIE BIN CLEANING MAN PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="90" customHeight="1" ht="140.0">
-      <c r="A90" s="1" t="inlineStr">
+    <row r="91" customHeight="1" ht="140.0">
+      <c r="A91" s="1" t="inlineStr">
         <is>
           <t>2013498</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C91" s="1" t="inlineStr">
         <is>
           <t>FUR INGROWN ELIMINATOR</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F90" s="1" t="inlineStr">
+      <c r="F91" s="1" t="inlineStr">
         <is>
           <t>FUR LLC</t>
         </is>
       </c>
     </row>
-    <row r="91" customHeight="1" ht="140.0">
-      <c r="A91" s="1" t="inlineStr">
+    <row r="92" customHeight="1" ht="140.0">
+      <c r="A92" s="1" t="inlineStr">
         <is>
           <t>2025711</t>
         </is>
       </c>
-      <c r="C91" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Wastage Eliminator</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F91" s="1" t="inlineStr">
+      <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Yong Min Ooi</t>
         </is>
       </c>
     </row>
-    <row r="92" customHeight="1" ht="140.0">
-      <c r="A92" s="1" t="inlineStr">
+    <row r="93" customHeight="1" ht="140.0">
+      <c r="A93" s="1" t="inlineStr">
         <is>
           <t>2254600</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>FUR INGROWN ELIMINATOR</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F92" s="1" t="inlineStr">
+      <c r="F93" s="1" t="inlineStr">
         <is>
           <t>FUR LLC</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>