--- v1 (2026-02-28)
+++ v2 (2026-04-15)
@@ -14081,79 +14081,79 @@
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>12, 39</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="82" customHeight="1" ht="140.0">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>1767912</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>HOLDEN COMPLETE CARE</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>12, 35, 36, 37</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="83" customHeight="1" ht="140.0">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>1764897</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>MAXX</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>12, 35</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="84" customHeight="1" ht="140.0">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>1752080</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>HOLDEN FINANCIAL SERVICES</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
@@ -19065,79 +19065,79 @@
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>12, 35</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>General Motors Corporation</t>
         </is>
       </c>
     </row>
     <row r="260" customHeight="1" ht="140.0">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>1165869</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>COLORADO</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="261" customHeight="1" ht="140.0">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>1164586</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>GM PERFORMANCE PARTS</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>7, 12, 35</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="262" customHeight="1" ht="140.0">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>1164585</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>HSV RACE BRED TOOLS</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
@@ -19149,51 +19149,51 @@
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>7, 8</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="263" customHeight="1" ht="140.0">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>1164421</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>CHEVROLET</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="264" customHeight="1" ht="140.0">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>1164420</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>EXCEL - THE WORLD OF HSV MAGAZINE</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
@@ -19821,51 +19821,51 @@
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>12, 16, 35, 37</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="287" customHeight="1" ht="140.0">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>1121601</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>6, 9, 11, 12, 14, 16, 18, 20, 21, 24, 25, 27, 28, 35, 36</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="288" customHeight="1" ht="140.0">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>1119490</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>SANDMAN</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
@@ -20576,52 +20576,52 @@
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="314" customHeight="1" ht="140.0">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>1077258</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>VXR</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Expired renewal possible</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="315" customHeight="1" ht="140.0">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>1076993</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>EQUINOX</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
@@ -30577,51 +30577,51 @@
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>General Motors Corporation</t>
         </is>
       </c>
     </row>
     <row r="671" customHeight="1" ht="140.0">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>709447</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>GRANGE</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>12, 25</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="672" customHeight="1" ht="140.0">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>707043</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>AC DELCO</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
@@ -32876,51 +32876,51 @@
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>General Motors Company</t>
         </is>
       </c>
     </row>
     <row r="753" customHeight="1" ht="140.0">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>532240</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>HOSV</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>12, 37</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="754" customHeight="1" ht="140.0">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>518305</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>TILT-WHEEL</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
@@ -36075,79 +36075,79 @@
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="867" customHeight="1" ht="140.0">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>248834</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>GENERAL MOTORS</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="868" customHeight="1" ht="140.0">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>247717</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="869" customHeight="1" ht="140.0">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>243097</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>CORVETTE</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
@@ -38121,51 +38121,51 @@
       <c r="E939" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="940" customHeight="1" ht="140.0">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>76446</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
           <t>DELCO</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
           <t>General Motors LLC</t>
         </is>
       </c>
     </row>
     <row r="941" customHeight="1" ht="140.0">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>74474</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>MAPLE LEAF</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">