--- v6 (2026-08-19)
+++ v7 (2026-11-04)
@@ -4856,52 +4856,52 @@
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>2663660</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>MAZDA E/E ARCHITECTURE+</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Protected:
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>9, 12, 42</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>2589617</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>MAZDA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
@@ -6425,51 +6425,51 @@
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="61" customHeight="1" ht="140.0">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>1847375</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>KODO : SOUL of MOTION</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>12, 35</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="62" customHeight="1" ht="140.0">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>1843798</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>SOUL OF MOTION</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
@@ -6481,51 +6481,51 @@
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="63" customHeight="1" ht="140.0">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>1803002</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>NON ROMAN CHARACTERS</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>12, 35</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="64" customHeight="1" ht="140.0">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>1784518</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>ZOOM-ZOOM</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
@@ -6564,52 +6564,52 @@
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="66" customHeight="1" ht="140.0">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>1781821</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Natural Sound Frequency Control</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Expired renewal possible</t>
+          <t>Ceased - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="67" customHeight="1" ht="140.0">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>1773041</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>TRAVELODEAL</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
@@ -7212,135 +7212,135 @@
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Mazda Australia Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="89" customHeight="1" ht="140.0">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>1206570</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>MAZDA MX-3</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="90" customHeight="1" ht="140.0">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>1206568</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>MAZDA CX-5</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="91" customHeight="1" ht="140.0">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>1204144</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>MAZDA CX-7</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 25, 27, 28</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="92" customHeight="1" ht="140.0">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>1204138</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>MAZDA CX-9</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 25, 27, 28</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="93" customHeight="1" ht="140.0">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>1107714</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>CX-9</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
@@ -9340,51 +9340,51 @@
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="165" customHeight="1" ht="140.0">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>717775</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>BRAVO BOSS</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>Mazda Australia Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="166" customHeight="1" ht="140.0">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>710957</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
@@ -11776,51 +11776,51 @@
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>Mazda Motor Corporation</t>
         </is>
       </c>
     </row>
     <row r="252" customHeight="1" ht="140.0">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>519659</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>ASTINA</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>Mazda Australia Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="253" customHeight="1" ht="140.0">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>497592</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>SCREENCLEEN</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">