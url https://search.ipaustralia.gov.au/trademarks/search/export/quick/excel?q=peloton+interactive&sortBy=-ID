--- v2 (2026-09-07)
+++ v3 (2026-10-24)
@@ -1423,51 +1423,51 @@
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>1884394</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>PELOTON</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>1827949</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Pelotone</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">