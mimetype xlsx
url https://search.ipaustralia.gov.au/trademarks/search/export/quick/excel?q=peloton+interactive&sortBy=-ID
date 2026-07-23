--- v0 (2026-04-21)
+++ v1 (2026-07-23)
@@ -1563,51 +1563,51 @@
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>712318</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>PRECOR</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>648510</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>T</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">