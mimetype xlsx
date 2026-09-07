--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -779,79 +779,79 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>9, 41, 42</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>2354198</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>P PELOTON</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination - Deferred</t>
+Under examination</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>2354197</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>PELOTON</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination - Deferred</t>
+Under examination</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>9, 41</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Peloton Interactive, Inc.</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>2226794</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>LANEBREAK</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">